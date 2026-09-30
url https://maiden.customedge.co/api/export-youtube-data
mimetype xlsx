--- v6 (2026-08-15)
+++ v7 (2026-09-30)
@@ -12,569 +12,365 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Subscribers</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Topics</t>
   </si>
   <si>
     <t>MrBeast Gaming</t>
   </si>
   <si>
     <t>gaming</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
-    <t>Strategy_video_game, Role-playing_video_game, Video_game_culture, Action-adventure_game, Simulation_video_game, Action_game</t>
-[...2 lines deleted...]
-    <t>Boram Tube Vlog [보람튜브 브이로그]</t>
+    <t>Action_game, Action-adventure_game, Video_game_culture, Role-playing_video_game, Simulation_video_game, Strategy_video_game</t>
+  </si>
+  <si>
+    <t>VanossGaming</t>
+  </si>
+  <si>
+    <t>Role-playing_video_game, Action_game, Video_game_culture, Action-adventure_game</t>
+  </si>
+  <si>
+    <t>Family Games Media</t>
+  </si>
+  <si>
+    <t>Entertainment, Lifestyle_(sociology)</t>
+  </si>
+  <si>
+    <t>The Game Theorists</t>
+  </si>
+  <si>
+    <t>Action-adventure_game, Action_game, Video_game_culture, Role-playing_video_game</t>
+  </si>
+  <si>
+    <t>Rockstar Games</t>
+  </si>
+  <si>
+    <t>Action-adventure_game, Video_game_culture, Role-playing_video_game</t>
+  </si>
+  <si>
+    <t>Smosh Games</t>
+  </si>
+  <si>
+    <t>Television_program, Entertainment, Film</t>
+  </si>
+  <si>
+    <t>Royalty Gaming</t>
+  </si>
+  <si>
+    <t>Simulation_video_game, Action-adventure_game, Video_game_culture, Role-playing_video_game, Action_game</t>
+  </si>
+  <si>
+    <t>Let's Game It Out</t>
+  </si>
+  <si>
+    <t>Simulation_video_game, Role-playing_video_game, Video_game_culture, Action-adventure_game, Action_game, Strategy_video_game, Casual_game</t>
+  </si>
+  <si>
+    <t>Music Travel Love</t>
+  </si>
+  <si>
+    <t>music</t>
+  </si>
+  <si>
+    <t>Country_music, Music, Pop_music</t>
+  </si>
+  <si>
+    <t>Kitt Gaming</t>
+  </si>
+  <si>
+    <t>Role-playing_video_game, Video_game_culture, Action-adventure_game, Simulation_video_game, Action_game</t>
+  </si>
+  <si>
+    <t>BASS BOOSTED SONGS</t>
+  </si>
+  <si>
+    <t>Electronic_music, Music, Hip_hop_music</t>
+  </si>
+  <si>
+    <t>Sheet Music Boss</t>
+  </si>
+  <si>
+    <t>AU</t>
+  </si>
+  <si>
+    <t>Music, Video_game_culture</t>
+  </si>
+  <si>
+    <t>Orange Juice Gaming</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Action-adventure_game, Strategy_video_game, Video_game_culture, Action_game, Role-playing_video_game</t>
+  </si>
+  <si>
+    <t>Dhruv Rathee Vlogs</t>
   </si>
   <si>
     <t>vlog</t>
   </si>
   <si>
-    <t>Lifestyle_(sociology), Hobby</t>
-[...32 lines deleted...]
-    <t>GWK</t>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>Lifestyle_(sociology), Tourism</t>
+  </si>
+  <si>
+    <t>Gaming With Talha Is Back</t>
+  </si>
+  <si>
+    <t>Action_game, Video_game_culture, Action-adventure_game, Role-playing_video_game</t>
+  </si>
+  <si>
+    <t>PiñaColadaSad</t>
+  </si>
+  <si>
+    <t>anime</t>
+  </si>
+  <si>
+    <t>Film, Entertainment</t>
+  </si>
+  <si>
+    <t>Hudson's Playground Gaming</t>
+  </si>
+  <si>
+    <t>Simulation_video_game, Video_game_culture, Action-adventure_game, Action_game, Racing_video_game</t>
+  </si>
+  <si>
+    <t>xKito Music</t>
+  </si>
+  <si>
+    <t>Pop_music, Music, Electronic_music</t>
+  </si>
+  <si>
+    <t>Meme Zee</t>
+  </si>
+  <si>
+    <t>meme</t>
+  </si>
+  <si>
+    <t>Video_game_culture, Entertainment</t>
+  </si>
+  <si>
+    <t>X Games</t>
+  </si>
+  <si>
+    <t>Sport, Lifestyle_(sociology)</t>
+  </si>
+  <si>
+    <t>Epic Music World</t>
+  </si>
+  <si>
+    <t>Electronic_music, Music</t>
+  </si>
+  <si>
+    <t>YouTube Music</t>
+  </si>
+  <si>
+    <t>Independent_music, Hip_hop_music, Music, Pop_music, Electronic_music</t>
+  </si>
+  <si>
+    <t>Cac2us Games</t>
+  </si>
+  <si>
+    <t>Racing_video_game, Video_game_culture</t>
+  </si>
+  <si>
+    <t>The Meme Sheep</t>
+  </si>
+  <si>
+    <t>Film, Entertainment, Humour</t>
+  </si>
+  <si>
+    <t>Royalty Gaming Top Videos</t>
+  </si>
+  <si>
+    <t>Action_game, Simulation_video_game, Video_game_culture, Action-adventure_game, Role-playing_video_game</t>
+  </si>
+  <si>
+    <t>TMS Anime Latino</t>
+  </si>
+  <si>
+    <t>Get Good Gaming</t>
+  </si>
+  <si>
+    <t>Action_game, Video_game_culture, Action-adventure_game, Simulation_video_game, Role-playing_video_game</t>
+  </si>
+  <si>
+    <t>Arekkz Gaming</t>
+  </si>
+  <si>
+    <t>GB</t>
+  </si>
+  <si>
+    <t>Action_game, Video_game_culture, Action-adventure_game, Strategy_video_game, Role-playing_video_game</t>
+  </si>
+  <si>
+    <t>Rockit Music</t>
+  </si>
+  <si>
+    <t>Action_game, Video_game_culture, Music</t>
+  </si>
+  <si>
+    <t>CKN Gaming</t>
+  </si>
+  <si>
+    <t>Action-adventure_game, Video_game_culture, Action_game, Role-playing_video_game</t>
+  </si>
+  <si>
+    <t>Mexify Games</t>
+  </si>
+  <si>
+    <t>Sports_game, Racing_video_game, Video_game_culture, Action_game, Action-adventure_game</t>
+  </si>
+  <si>
+    <t>La La Life Games</t>
+  </si>
+  <si>
+    <t>Gaming Media</t>
+  </si>
+  <si>
+    <t>Chill Music Lab</t>
+  </si>
+  <si>
+    <t>Viva Colonia Travel Vlog 🇩🇪</t>
+  </si>
+  <si>
+    <t>Lifestyle_(sociology)</t>
+  </si>
+  <si>
+    <t>Games For Kids Hub</t>
+  </si>
+  <si>
+    <t>Action-adventure_game, Video_game_culture, Role-playing_video_game, Simulation_video_game</t>
+  </si>
+  <si>
+    <t>It's Anime powered by REMOW</t>
+  </si>
+  <si>
+    <t>Vito Joy Music</t>
+  </si>
+  <si>
+    <t>Malte Marten Music</t>
+  </si>
+  <si>
+    <t>Classical_music, Music, Electronic_music</t>
+  </si>
+  <si>
+    <t>Papaplatte Gaming</t>
   </si>
   <si>
     <t>Action-adventure_game, Video_game_culture, Role-playing_video_game, Action_game</t>
   </si>
   <si>
-    <t>emma chamberlain</t>
-[...401 lines deleted...]
-    <t>Strategy_video_game, Video_game_culture, Simulation_video_game, Role-playing_video_game</t>
+    <t>TPM - Top Persian Music</t>
+  </si>
+  <si>
+    <t>Music, Pop_music</t>
   </si>
   <si>
     <t>Riot Games Music</t>
   </si>
   <si>
-    <t>Pop_music, Music, Electronic_music, Video_game_culture</t>
-[...2 lines deleted...]
-    <t>Monjur Gaming</t>
+    <t>Video_game_culture, Music, Pop_music, Electronic_music</t>
+  </si>
+  <si>
+    <t>Spiel mit mir - Apps und Games</t>
+  </si>
+  <si>
+    <t>Lifestyle_(sociology), Simulation_video_game, Video_game_culture</t>
   </si>
   <si>
     <t>SG Animee Official</t>
   </si>
   <si>
     <t>MVz ツ</t>
   </si>
   <si>
-    <t>Lifestyle_(sociology), Film, Entertainment</t>
-[...5 lines deleted...]
-    <t>Vehicle, Lifestyle_(sociology)</t>
+    <t>Entertainment, Film, Lifestyle_(sociology)</t>
+  </si>
+  <si>
+    <t>Z1 Gaming</t>
+  </si>
+  <si>
+    <t>Simulation_video_game, Strategy_video_game, Video_game_culture, Action-adventure_game, Action_game, Role-playing_video_game</t>
+  </si>
+  <si>
+    <t>Santi Vlogs</t>
   </si>
   <si>
     <t>Riot Games</t>
   </si>
   <si>
-    <t>Santi Vlogs</t>
-[...11 lines deleted...]
-    <t>Film, Entertainment, Lifestyle_(sociology), Hobby</t>
+    <t>Action_game, Video_game_culture, Role-playing_video_game, Action-adventure_game</t>
+  </si>
+  <si>
+    <t>Nathan Brown Music</t>
+  </si>
+  <si>
+    <t>Hip_hop_music, Music, Pop_music, Soul_music</t>
   </si>
   <si>
     <t>Game Two</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -881,1651 +677,920 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E94"/>
+  <dimension ref="A1:E51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2">
-        <v>59000000</v>
+        <v>60200000</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3">
+        <v>26000000</v>
+      </c>
+      <c r="D3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E3" t="s">
         <v>10</v>
-      </c>
-[...7 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4">
+        <v>20100000</v>
+      </c>
+      <c r="D4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
-      </c>
-[...10 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="C5">
-        <v>24100000</v>
+        <v>19600000</v>
       </c>
       <c r="D5" t="s">
         <v>7</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6">
-        <v>19900000</v>
+        <v>13800000</v>
       </c>
       <c r="D6" t="s">
         <v>7</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7">
-        <v>19600000</v>
+        <v>8620000</v>
       </c>
       <c r="D7" t="s">
         <v>7</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8">
-        <v>16000000</v>
+        <v>7860000</v>
       </c>
       <c r="D8" t="s">
+        <v>7</v>
+      </c>
+      <c r="E8" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9">
+        <v>6530000</v>
+      </c>
+      <c r="D9" t="s">
+        <v>7</v>
+      </c>
+      <c r="E9" t="s">
         <v>22</v>
-      </c>
-[...10 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" t="s">
         <v>24</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10">
-        <v>12000000</v>
+        <v>6240000</v>
       </c>
       <c r="D10" t="s">
         <v>7</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11">
+        <v>5830000</v>
+      </c>
+      <c r="D11" t="s">
+        <v>7</v>
+      </c>
+      <c r="E11" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="C12">
-        <v>9990000</v>
+        <v>5690000</v>
       </c>
       <c r="D12" t="s">
         <v>7</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C13">
-        <v>9830000</v>
+        <v>4680000</v>
       </c>
       <c r="D13" t="s">
         <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>6</v>
       </c>
       <c r="C14">
-        <v>9530000</v>
+        <v>3630000</v>
       </c>
       <c r="D14" t="s">
         <v>34</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="C15">
-        <v>8780000</v>
+        <v>3530000</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B16" t="s">
         <v>6</v>
       </c>
       <c r="C16">
-        <v>8580000</v>
+        <v>3470000</v>
       </c>
       <c r="D16" t="s">
         <v>7</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B17" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="C17">
-        <v>8470000</v>
+        <v>3080000</v>
       </c>
       <c r="D17" t="s">
-        <v>7</v>
+        <v>34</v>
       </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B18" t="s">
         <v>6</v>
       </c>
       <c r="C18">
-        <v>7830000</v>
+        <v>2660000</v>
       </c>
       <c r="D18" t="s">
         <v>7</v>
       </c>
       <c r="E18" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B19" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="C19">
-        <v>6510000</v>
+        <v>2530000</v>
       </c>
       <c r="D19" t="s">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B20" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="C20">
-        <v>5950000</v>
+        <v>2450000</v>
       </c>
       <c r="D20" t="s">
         <v>7</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B21" t="s">
         <v>6</v>
       </c>
       <c r="C21">
-        <v>5780000</v>
+        <v>2150000</v>
       </c>
       <c r="D21" t="s">
         <v>7</v>
       </c>
       <c r="E21" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B22" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C22">
-        <v>5440000</v>
+        <v>1950000</v>
       </c>
       <c r="D22" t="s">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="E22" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B23" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="C23">
-        <v>5280000</v>
+        <v>1780000</v>
       </c>
       <c r="D23" t="s">
         <v>7</v>
       </c>
       <c r="E23" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B24" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="C24">
-        <v>4990000</v>
+        <v>1780000</v>
       </c>
       <c r="D24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E24" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B25" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="C25">
-        <v>4690000</v>
+        <v>1720000</v>
       </c>
       <c r="D25" t="s">
         <v>7</v>
       </c>
       <c r="E25" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B26" t="s">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="C26">
-        <v>4670000</v>
+        <v>1650000</v>
       </c>
       <c r="D26" t="s">
         <v>7</v>
       </c>
       <c r="E26" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B27" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="C27">
-        <v>4650000</v>
+        <v>1600000</v>
       </c>
       <c r="D27" t="s">
         <v>7</v>
       </c>
       <c r="E27" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B28" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="C28">
-        <v>4230000</v>
+        <v>1590000</v>
       </c>
       <c r="D28" t="s">
         <v>7</v>
       </c>
       <c r="E28" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B29" t="s">
         <v>6</v>
       </c>
       <c r="C29">
-        <v>4070000</v>
+        <v>1520000</v>
       </c>
       <c r="D29" t="s">
-        <v>7</v>
+        <v>68</v>
       </c>
       <c r="E29" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="B30" t="s">
         <v>6</v>
       </c>
       <c r="C30">
-        <v>3980000</v>
+        <v>1490000</v>
       </c>
       <c r="D30" t="s">
         <v>7</v>
       </c>
       <c r="E30" t="s">
-        <v>43</v>
+        <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="B31" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="C31">
-        <v>3830000</v>
+        <v>1490000</v>
       </c>
       <c r="D31" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="E31" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="B32" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="C32">
-        <v>3770000</v>
+        <v>1400000</v>
       </c>
       <c r="D32" t="s">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="E32" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B33" t="s">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="C33">
-        <v>3690000</v>
+        <v>1370000</v>
       </c>
       <c r="D33" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B34" t="s">
         <v>6</v>
       </c>
       <c r="C34">
-        <v>3670000</v>
+        <v>1360000</v>
       </c>
       <c r="D34" t="s">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="E34" t="s">
-        <v>74</v>
+        <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B35" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="C35">
-        <v>3650000</v>
+        <v>1310000</v>
       </c>
       <c r="D35" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="E35" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B36" t="s">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="C36">
-        <v>3640000</v>
+        <v>1260000</v>
       </c>
       <c r="D36" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E36" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B37" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="C37">
-        <v>3590000</v>
+        <v>981000</v>
       </c>
       <c r="D37" t="s">
         <v>7</v>
       </c>
       <c r="E37" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B38" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="C38">
-        <v>3580000</v>
+        <v>976000</v>
       </c>
       <c r="D38" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="E38" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B39" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="C39">
-        <v>3550000</v>
+        <v>929000</v>
       </c>
       <c r="D39" t="s">
         <v>7</v>
       </c>
       <c r="E39" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B40" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="C40">
-        <v>3520000</v>
+        <v>896000</v>
       </c>
       <c r="D40" t="s">
-        <v>85</v>
+        <v>38</v>
       </c>
       <c r="E40" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>87</v>
       </c>
       <c r="B41" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="C41">
-        <v>3420000</v>
+        <v>869000</v>
       </c>
       <c r="D41" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E41" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>89</v>
       </c>
       <c r="B42" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="C42">
-        <v>3320000</v>
+        <v>786000</v>
       </c>
       <c r="D42" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E42" t="s">
-        <v>55</v>
+        <v>90</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B43" t="s">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="C43">
-        <v>3260000</v>
+        <v>729000</v>
       </c>
       <c r="D43" t="s">
         <v>7</v>
       </c>
       <c r="E43" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B44" t="s">
         <v>6</v>
       </c>
       <c r="C44">
-        <v>3060000</v>
+        <v>696000</v>
       </c>
       <c r="D44" t="s">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="E44" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B45" t="s">
-        <v>95</v>
+        <v>43</v>
       </c>
       <c r="C45">
-        <v>3060000</v>
+        <v>675000</v>
       </c>
       <c r="D45" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="E45" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>96</v>
       </c>
       <c r="B46" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="C46">
-        <v>3020000</v>
+        <v>644000</v>
       </c>
       <c r="D46" t="s">
         <v>7</v>
       </c>
       <c r="E46" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>98</v>
       </c>
       <c r="B47" t="s">
         <v>6</v>
       </c>
       <c r="C47">
-        <v>3000000</v>
+        <v>642000</v>
       </c>
       <c r="D47" t="s">
         <v>7</v>
       </c>
       <c r="E47" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>100</v>
       </c>
       <c r="B48" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="C48">
-        <v>2900000</v>
+        <v>591000</v>
       </c>
       <c r="D48" t="s">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="E48" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>101</v>
       </c>
       <c r="B49" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="C49">
-        <v>2730000</v>
+        <v>590000</v>
       </c>
       <c r="D49" t="s">
         <v>7</v>
       </c>
       <c r="E49" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B50" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="C50">
-        <v>2660000</v>
+        <v>564000</v>
       </c>
       <c r="D50" t="s">
-        <v>7</v>
+        <v>68</v>
       </c>
       <c r="E50" t="s">
-        <v>51</v>
+        <v>104</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B51" t="s">
         <v>6</v>
       </c>
       <c r="C51">
-        <v>2640000</v>
+        <v>527000</v>
       </c>
       <c r="D51" t="s">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="E51" t="s">
-        <v>104</v>
-[...23 lines deleted...]
-      <c r="B53" t="s">
         <v>10</v>
-      </c>
-[...704 lines deleted...]
-        <v>135</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">